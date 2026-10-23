--- v0 (2026-08-04)
+++ v1 (2026-10-23)
@@ -12,565 +12,361 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="431">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Палантины</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>500-11</t>
+    <t>0426</t>
   </si>
   <si>
     <t>палантин</t>
   </si>
   <si>
-    <t>https://www.babylines54.ru/palantin_je/</t>
-[...35 lines deleted...]
-    <t>https://www.babylines54.ru/palantin_05/</t>
+    <t>https://www.babylines54.ru/palantin_lt/</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_56/</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_vp/</t>
   </si>
   <si>
-    <t>5440</t>
-[...10 lines deleted...]
-  <si>
     <t>6599</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_r6/</t>
   </si>
   <si>
-    <t>5440-2</t>
-[...62 lines deleted...]
-    <t>https://www.babylines54.ru/palantin_49/</t>
+    <t>0427</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_fr/</t>
   </si>
   <si>
     <t>03459</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_zl/</t>
   </si>
   <si>
-    <t>0425</t>
-[...10 lines deleted...]
-  <si>
     <t>0352</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_4j/</t>
   </si>
   <si>
-    <t>0426</t>
-[...4 lines deleted...]
-  <si>
     <t>0360</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_mx/</t>
   </si>
   <si>
-    <t>0428</t>
-[...16 lines deleted...]
-  <si>
     <t>0307</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_kg/</t>
   </si>
   <si>
-    <t>2377</t>
-[...4 lines deleted...]
-  <si>
     <t>0361</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_25/</t>
   </si>
   <si>
     <t>0359</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_24/</t>
   </si>
   <si>
     <t>0329</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_xu/</t>
   </si>
   <si>
     <t>0355</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_8j/</t>
   </si>
   <si>
-    <t>03332</t>
-[...4 lines deleted...]
-  <si>
     <t>0337</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_cp/</t>
   </si>
   <si>
     <t>0339</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_hi/</t>
   </si>
   <si>
     <t>0345</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_4r/</t>
   </si>
   <si>
     <t>0346</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ib/</t>
   </si>
   <si>
-    <t>0367</t>
-[...4 lines deleted...]
-  <si>
     <t>0346-2</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_0t/</t>
   </si>
   <si>
-    <t>03456</t>
-[...4 lines deleted...]
-  <si>
     <t>0346-1</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_86/</t>
   </si>
   <si>
     <t>0453</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_iq/</t>
   </si>
   <si>
     <t>0356</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_1u/</t>
   </si>
   <si>
-    <t>3276</t>
-[...4 lines deleted...]
-  <si>
     <t>0350</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_h5/</t>
   </si>
   <si>
     <t>0325</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_eg/</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_3n/</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_zs/</t>
   </si>
   <si>
-    <t>5477</t>
-[...4 lines deleted...]
-  <si>
     <t>4277</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ev/</t>
   </si>
   <si>
     <t>0407</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_db/</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ht/</t>
   </si>
   <si>
     <t>0398</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_04/</t>
   </si>
   <si>
     <t>0406</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_g8/</t>
   </si>
   <si>
+    <t>8458</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_gz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0351</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_uz/</t>
+  </si>
+  <si>
     <t>4179</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_vx/</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_h4/</t>
   </si>
   <si>
-    <t>6588</t>
-[...10 lines deleted...]
-  <si>
     <t>8459</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_47/</t>
   </si>
   <si>
-    <t>0432</t>
-[...4 lines deleted...]
-  <si>
     <t>7943</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_p2/</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0351</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 0351-1</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_2c/</t>
   </si>
   <si>
     <t>3451-2</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_8b/</t>
   </si>
   <si>
+    <t>3451-6</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_ye/</t>
+  </si>
+  <si>
+    <t>3451-5</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_fk/</t>
+  </si>
+  <si>
+    <t>3451-9</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/kashemar/</t>
+  </si>
+  <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_9b/</t>
+  </si>
+  <si>
+    <t>4377</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_dx/</t>
+  </si>
+  <si>
+    <t>5388</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_tj/</t>
+  </si>
+  <si>
+    <t>5544</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_5d/</t>
+  </si>
+  <si>
+    <t>4455-1</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_4q/</t>
+  </si>
+  <si>
     <t>3451-3</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ci/</t>
   </si>
   <si>
-    <t>3451-6</t>
-[...58 lines deleted...]
-  <si>
     <t>4455-2</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_by/</t>
   </si>
   <si>
     <t>4455-3</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_5x/</t>
   </si>
   <si>
     <t>4455-6</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_bk/</t>
   </si>
   <si>
     <t>4455-5</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_jk/</t>
   </si>
   <si>
     <t>4455-8</t>
@@ -671,161 +467,50 @@
   <si>
     <t>546-1</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_8k/</t>
   </si>
   <si>
     <t>546-3</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_a5/</t>
   </si>
   <si>
     <t>546-6</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_si/</t>
   </si>
   <si>
     <t>546-9</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_nt/</t>
   </si>
   <si>
-    <t>500-73</t>
-[...109 lines deleted...]
-  <si>
     <t>2107</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_k3/</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_d5/</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_2s/</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ph/</t>
   </si>
   <si>
     <t>2021</t>
@@ -1022,131 +707,68 @@
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_x7/</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_8t/</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_y4/</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_5g/</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_r9/</t>
   </si>
   <si>
-    <t>2460</t>
-[...28 lines deleted...]
-  <si>
     <t>5237</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_z5/</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_7t/</t>
   </si>
   <si>
-    <t>3340</t>
-[...19 lines deleted...]
-  <si>
     <t>3326</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_xb/</t>
   </si>
   <si>
-    <t>3327</t>
-[...10 lines deleted...]
-  <si>
     <t>3329</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_kr/</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_mb/</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_88/</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_er/</t>
   </si>
   <si>
     <t>3348</t>
@@ -1223,137 +845,95 @@
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ee/</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_u2/</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_hx/</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_2h/</t>
   </si>
   <si>
-    <t>4460-1</t>
-[...4 lines deleted...]
-  <si>
     <t>5545</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_2a/</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ks/</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_w3/</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_uh/</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_7s/</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/5550/</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_u0/</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_lx/</t>
   </si>
   <si>
-    <t>5232</t>
-[...34 lines deleted...]
-  <si>
     <t>5246</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_3a/</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_0a/</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ij/</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ja/</t>
   </si>
   <si>
     <t>5250</t>
@@ -1373,56 +953,50 @@
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_l2/</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_g3/</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_rd/</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_wi/</t>
   </si>
   <si>
-    <t>4250</t>
-[...4 lines deleted...]
-  <si>
     <t>4251</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_lz/</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_w5/</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_c4/</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_1c/</t>
   </si>
   <si>
     <t>4266</t>
@@ -1565,216 +1139,129 @@
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_l7/</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_4p/</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_fb/</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_yh/</t>
   </si>
   <si>
-    <t>2479</t>
-[...58 lines deleted...]
-  <si>
     <t>3396</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_hp/</t>
   </si>
   <si>
-    <t>3397</t>
-[...4 lines deleted...]
-  <si>
     <t>0301</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_lu/</t>
   </si>
   <si>
     <t>0302</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ec/</t>
   </si>
   <si>
     <t>0303</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_wv/</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_h7/</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_oe/</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_wq/</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_lg/</t>
   </si>
   <si>
+    <t>3356</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_fq/</t>
+  </si>
+  <si>
+    <t>3358</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/palantin_we/</t>
+  </si>
+  <si>
     <t>3377</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_9v/</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_4u/</t>
   </si>
   <si>
-    <t>3379</t>
-[...19 lines deleted...]
-  <si>
     <t>https://www.babylines54.ru/palantin_dt/</t>
   </si>
   <si>
-    <t>3359</t>
-[...4 lines deleted...]
-  <si>
     <t>3360</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_ra/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.babylines54.ru/palantin_1j/</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_us/</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_3r/</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_zn/</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/palantin_7e/</t>
   </si>
   <si>
     <t>3367</t>
   </si>
@@ -2235,62 +1722,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_je/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xq/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_az/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ow/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8w/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_05/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_56/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_9z/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7o/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5p/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_es/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_c0/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ot/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_qg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ey/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kd/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6z/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6x/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_aj/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_49/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zl/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kt/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4j/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7l/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fs/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ub/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kz/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_25/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_24/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xu/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8j/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cp/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hi/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4r/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ib/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0t/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_86/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_iq/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1u/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h5/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_eg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3n/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zs/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_q9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_db/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_04/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g8/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vx/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gz/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_47/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mc/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p2/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uz/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2c/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8b/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ci/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fk/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_i8/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kashemar/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_9b/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_tj/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5d/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4q/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_by/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5x/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zb/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_od/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_45/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_eo/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_de/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_d6/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0y/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8k/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_si/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_nt/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_iy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0r/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_sq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_c8/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_e8/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_bp/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ao/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_51/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p8/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4n/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4f/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_k6/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_qn/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yb/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_k3/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_d5/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2s/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ph/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_10/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z0/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_t7/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_he/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_et/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_za/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7c/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w7/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_v5/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6q/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_io/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_m7/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_y8/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gk/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_46/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_69/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ue/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5f/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_38/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_q4/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_60/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ef/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_y4/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r9/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_nf/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_90/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_d9/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7t/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_09/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xb/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cl/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_88/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_er/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_rg/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6u/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yl/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_98/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/12112/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6p/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yv/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_55/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ke/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lf/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hx/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2h/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/12122/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7s/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/5550/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u0/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lx/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/pal30antin/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0i/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_nc/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cs/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_t5/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0a/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ij/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ja/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uq/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7u/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l2/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_rd/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_pc/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lz/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w5/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_c4/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_91/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_pz/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p6/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ez/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ql/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_da/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5i/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_f6/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_29/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_os/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fj/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_jj/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yh/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g9/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_n2/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ox/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_rl/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_aq/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lm/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ik/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hp/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ec/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wv/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_oe/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wq/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_id/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8s/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dt/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gc/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1j/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_us/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3r/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zn/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7e/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z3/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0p/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z4/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_oc/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vb/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_b6/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u8/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_97/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xc/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_n8/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_56/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vp/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zl/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4j/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_25/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_24/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xu/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8j/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cp/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hi/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4r/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ib/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0t/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_86/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_iq/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1u/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h5/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_eg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3n/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zs/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_db/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ht/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_04/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gz/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uz/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vx/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h4/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_47/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2c/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8b/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fk/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kashemar/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_9b/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_tj/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5d/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4q/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ci/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_by/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5x/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ov/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zb/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3c/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_od/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_45/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_eo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_de/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_d6/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0y/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8k/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_si/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_nt/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_k3/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_d5/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2s/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ph/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_10/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z0/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_t7/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_he/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_et/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_za/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7c/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w7/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_v5/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6q/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_io/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_m7/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_y8/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gk/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_46/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_69/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ue/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wj/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dp/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5f/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_38/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_q4/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_60/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ef/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_y4/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r9/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7t/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xb/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_88/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_er/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_rg/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6u/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_98/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/12112/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_6p/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yv/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_55/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ke/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lf/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ee/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hx/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2h/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ks/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7s/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/5550/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u0/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lx/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0a/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ij/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ja/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_uq/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7u/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l2/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_rd/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lz/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_w5/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_c4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_91/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_pz/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p6/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ez/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ql/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_da/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_gl/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_5i/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_f6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_29/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_os/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fj/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_jj/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fb/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_yh/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_hp/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lu/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ec/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wv/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_oe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_wq/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_lg/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_fq/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_we/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_9v/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_dt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_us/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_3r/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_zn/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_7e/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z3/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_0p/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_z4/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_oc/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_vb/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_b6/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_u8/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_97/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_xc/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/palantin_n8/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F305"/>
+  <dimension ref="A1:F219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F305" sqref="F305"/>
+      <selection activeCell="F219" sqref="F219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2440,51 +1927,51 @@
         <v>9</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
@@ -4266,1239 +3753,1237 @@
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>225</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>53</v>
+        <v>179</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="5" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="5" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="5" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="5" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="5" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="5" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="5" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="5" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="5" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="5" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D137" s="5" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" s="5" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="5" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="5" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="5" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D143" s="5" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="5" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" s="5" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
-      <c r="B146" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B146" s="9"/>
       <c r="C146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>284</v>
+        <v>329</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>137</v>
+        <v>333</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="5" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="5" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" s="5" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="5" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="5" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" s="5" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="5" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" s="5" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" s="5" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>356</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>358</v>
       </c>
@@ -5850,1894 +5335,348 @@
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>398</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D203" s="5" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D204" s="5" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" s="5" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
-      <c r="B211" s="9"/>
+      <c r="B211" s="9" t="s">
+        <v>413</v>
+      </c>
       <c r="C211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D212" s="5" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" s="5" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" s="5" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" s="5" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" s="5" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" s="5" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" s="5" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" s="5" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="13">
-        <v>250</v>
-[...1546 lines deleted...]
-      <c r="F305" s="13">
         <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -7918,136 +5857,50 @@
     <hyperlink ref="D195" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="D220" r:id="rId_hyperlink_215"/>
-[...84 lines deleted...]
-    <hyperlink ref="D305" r:id="rId_hyperlink_300"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>