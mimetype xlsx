--- v0 (2026-08-04)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -315,50 +315,92 @@
     <t>130425-1</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16948-2-1-2-1/?sku=28178</t>
   </si>
   <si>
     <t>костюм      92.98.104</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16948-2-1-2-1/</t>
   </si>
   <si>
     <t>130425-2</t>
   </si>
   <si>
     <t xml:space="preserve">костюм      </t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16948-2-1-2-1-1/?sku=28180</t>
   </si>
   <si>
     <t>костюм       92.98.104</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16948-2-1-2-1-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 150425-10</t>
+  </si>
+  <si>
+    <t>бриджи 10- 13 лет</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17017/?sku=28213</t>
+  </si>
+  <si>
+    <t>бриджи 10- 13 лет 140,146,152,158</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17017/</t>
+  </si>
+  <si>
+    <t>150425-11</t>
+  </si>
+  <si>
+    <t>бриджи 6-9 лет</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17016/?sku=28208</t>
+  </si>
+  <si>
+    <t>бриджи 6-9 лет серый, 116.122.128.134.</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17016/?sku=28210</t>
+  </si>
+  <si>
+    <t>бриджи 6-9 лет светло- серый, 116.122.128.134.</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17016/?sku=28211</t>
+  </si>
+  <si>
+    <t>бриджи 6-9 лет темно- серый, 116.122.128.134.</t>
+  </si>
+  <si>
+    <t>https://www.babylines54.ru/17016/</t>
   </si>
   <si>
     <t>180325-54</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28275</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28276</t>
   </si>
   <si>
     <t>костюм 4-6 лет          розовый, 104.110.116</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
@@ -747,62 +789,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16964-2-1-1-1-1-1/?sku=28144" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16964-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26439" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26625" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26626" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26627" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26628" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26629" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26437" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26438" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26618" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26619" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26620" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26621" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26622" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26623" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26441" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26442" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26631" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26632" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26633" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26634" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26635" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26636" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1/?sku=28096" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1/?sku=28094" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1/?sku=28084" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-1-1/?sku=28157" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2/?sku=28175" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1/?sku=28178" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1-1/?sku=28180" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28275" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28276" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16964-2-1-1-1-1-1/?sku=28144" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16964-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26439" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26625" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26626" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26627" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26628" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1/?sku=26629" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26437" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26438" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26618" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26619" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26620" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26621" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26622" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1/?sku=26623" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26441" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26442" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26631" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26632" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26633" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26634" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26635" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16536-1-1-1-1-1-1-1-1-1-1-1/?sku=26636" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1/?sku=28096" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1/?sku=28094" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1/?sku=28084" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-1-1/?sku=28157" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2/?sku=28175" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1/?sku=28178" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1-1/?sku=28180" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16948-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17017/?sku=28213" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17017/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17016/?sku=28208" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17016/?sku=28210" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17016/?sku=28211" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/17016/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28275" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/?sku=28276" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/16956-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F50" sqref="F50"/>
+      <selection activeCell="F56" sqref="F56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1573,93 +1615,201 @@
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>46</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="13">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>50</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="13">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>51</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="13">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -1671,50 +1821,56 @@
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>