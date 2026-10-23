--- v0 (2026-08-04)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Акции / Скидки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -440,59 +440,50 @@
   <si>
     <t>https://www.babylines54.ru/tunika_2z/?sku=9185</t>
   </si>
   <si>
     <t>туника сиреневый, 122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_2z/</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_ub/?sku=9180</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_ub/?sku=19124</t>
   </si>
   <si>
     <t>туника фиолет, 128.134.140.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_ub/</t>
   </si>
   <si>
-    <t>107</t>
-[...7 lines deleted...]
-  <si>
     <t>2117</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_yi/?sku=4782</t>
   </si>
   <si>
     <t>туника белый, 116.122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_yi/?sku=9167</t>
   </si>
   <si>
     <t>туника серый, 116.122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_yi/?sku=9168</t>
   </si>
   <si>
     <t>туника антрацит, 116.122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/tunika_yi/</t>
   </si>
   <si>
     <t>2101</t>
@@ -603,197 +594,50 @@
     <t>gm5</t>
   </si>
   <si>
     <t>жилет</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_uj/?sku=39</t>
   </si>
   <si>
     <t>жилет серый, 98.104.110.116</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_uj/</t>
   </si>
   <si>
     <t>жилет бордовый, 98.104.110.116</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_uj/?sku=9822</t>
   </si>
   <si>
     <t>жилет черный, 98.104.110.116</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_uj/?sku=11939</t>
-  </si>
-[...145 lines deleted...]
-    <t>https://www.babylines54.ru/zhilet_n2/?sku=19094</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_vt/</t>
   </si>
   <si>
     <t>жилет 122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_vt/?sku=9849</t>
   </si>
   <si>
     <t>жилет черный, 122.128.134.</t>
   </si>
   <si>
     <t>https://www.babylines54.ru/zhilet_vt/?sku=9850</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1185,62 +1029,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=8235" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=8236" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19842" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19843" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19844" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19845" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19846" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/?sku=4802" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/?sku=9063" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=4800" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=8999" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=12536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/?sku=9243" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/?sku=19968" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8145" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8214" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8215" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=18855" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=4791" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=8228" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=8230" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=11318" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=12550" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=4788" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9046" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9047" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9049" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9050" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9051" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9052" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9032" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9033" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9034" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9035" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9036" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=4781" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=9164" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=9165" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=4780" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=9161" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=9162" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=4776" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=8224" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=8225" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_q7/?sku=9187" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=4811" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=9185" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/?sku=19124" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_iu/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=4782" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=9167" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=9168" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_qi/?sku=9158" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_qi/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=4778" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=9155" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=9156" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/?sku=4777" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/?sku=9153" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_vu/?sku=9025" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_vu/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=4786" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=9038" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=12546" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_5a/?sku=4799" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=39" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=9822" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=11939" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/?sku=9823" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/?sku=9824" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/?sku=9825" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/?sku=9826" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_wb/?sku=9827" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_d0/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_d0/?sku=9834" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_d0/?sku=11897" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_d0/?sku=11898" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_d0/?sku=11899" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_tr/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_tr/?sku=9836" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_tr/?sku=9837" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_tr/?sku=9838" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_h3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_h3/?sku=9841" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_h3/?sku=9842" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_25/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_a1/?sku=18840" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_n2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_n2/?sku=19093" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_n2/?sku=19094" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/?sku=9849" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/?sku=9850" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=8235" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=8236" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19842" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19843" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19844" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19845" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_e7/?sku=19846" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/?sku=4802" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/?sku=9063" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=4800" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=8999" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/?sku=12536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_n6/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/?sku=9243" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/?sku=19968" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_v9/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8145" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8214" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=8215" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/dzhemper_ru/?sku=18855" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=4791" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=8228" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=8230" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=11318" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/?sku=12550" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan_b8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=4788" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9046" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9047" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9049" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9050" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9051" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_xh/?sku=9052" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9032" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9033" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9034" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9035" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/?sku=9036" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=4781" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=9164" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/?sku=9165" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ot/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=4780" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=9161" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/?sku=9162" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_60/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=4776" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=8224" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/kardigan/?sku=8225" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_q7/?sku=9187" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=4811" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/?sku=9185" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_2z/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/?sku=19124" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_ub/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=4782" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=9167" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/?sku=9168" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_yi/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_qi/?sku=9158" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_qi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=4778" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=9155" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/?sku=9156" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_xt/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/?sku=4777" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/?sku=9153" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/tunika_y4/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_vu/?sku=9025" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_vu/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=4786" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=9038" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/?sku=12546" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_5a/?sku=4799" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/sviter_5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=39" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=9822" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_uj/?sku=11939" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/?sku=9849" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babylines54.ru/zhilet_vt/?sku=9850" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F123"/>
+  <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F123" sqref="F123"/>
+      <selection activeCell="F98" sqref="F98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2427,991 +2271,541 @@
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D71" s="5" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D72" s="5" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C73" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C74" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C76" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="C76" s="6" t="s">
+      <c r="D76" s="5" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C77" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C79" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C80" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C81" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C83" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C85" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="C85" s="6" t="s">
+      <c r="D85" s="5" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C86" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C88" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D88" s="5" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C89" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C90" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>92</v>
+        <v>186</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="C93" s="6" t="s">
+      <c r="D93" s="5" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C94" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C95" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C96" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
-      <c r="B97" s="9" t="s">
+      <c r="B97" s="9"/>
+      <c r="C97" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C98" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>70</v>
-[...446 lines deleted...]
-      <c r="F123" s="13">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -3471,75 +2865,50 @@
     <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
-[...23 lines deleted...]
-    <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>